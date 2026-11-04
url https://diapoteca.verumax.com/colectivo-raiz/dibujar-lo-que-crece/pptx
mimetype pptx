--- v0 (2026-09-09)
+++ v1 (2026-11-04)
@@ -10,95 +10,99 @@
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="m4v" ContentType="video/mp4"/>
   <Default Extension="mp4" ContentType="video/mp4"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 		<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 		<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 		<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
 		</Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
     <p:sldId id="257" r:id="rId3"/>
     <p:sldId id="258" r:id="rId4"/>
     <p:sldId id="259" r:id="rId5"/>
     <p:sldId id="260" r:id="rId6"/>
     <p:sldId id="261" r:id="rId7"/>
     <p:sldId id="262" r:id="rId8"/>
     <p:sldId id="263" r:id="rId9"/>
     <p:sldId id="264" r:id="rId10"/>
+    <p:sldId id="265" r:id="rId11"/>
   </p:sldIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId11"/>
+    <p:notesMasterId r:id="rId12"/>
   </p:notesMasterIdLst>
   <p:sldSz cx="18288000" cy="10287000"/>
   <p:notesSz cx="10287000" cy="18288000"/>
   <p:defaultTextStyle>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
@@ -193,51 +197,51 @@
     <p:cSldViewPr snapToGrid="0" snapToObjects="1">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="136" d="100"/>
           <a:sy n="136" d="100"/>
         </p:scale>
         <p:origin x="216" y="312"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 		<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/>
 		</Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -558,50 +562,57 @@
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
 			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/>
 		</Relationships>
 </file>
 
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/>
+		</Relationships>
+</file>
+
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
 			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/>
 		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
 			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/>
 		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
 			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/>
 		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
 			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/>
@@ -684,50 +695,138 @@
               <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>1</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>10</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -1725,50 +1824,54 @@
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/></Relationships>
 </file>
 
+<file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/></Relationships>
+</file>
+
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1776,443 +1879,492 @@
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 1">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr="D:\webs-apps\diapoteca\docs\presentaciones\dibujar-lo-que-crece\.png-tmp\p-1.png">    </p:cNvPr>
+          <p:cNvPr id="2" name="Image 0" descr="D:\webs-apps\diapoteca\docs\presentaciones\dibujar-lo-que-crece\.png-tmp\p-01.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld name="Slide 2">
+  <p:cSld name="Slide 10">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr="D:\webs-apps\diapoteca\docs\presentaciones\dibujar-lo-que-crece\.png-tmp\p-2.png">    </p:cNvPr>
+          <p:cNvPr id="2" name="Image 0" descr="D:\webs-apps\diapoteca\docs\presentaciones\dibujar-lo-que-crece\.png-tmp\p-10.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld name="Slide 3">
+  <p:cSld name="Slide 2">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr="D:\webs-apps\diapoteca\docs\presentaciones\dibujar-lo-que-crece\.png-tmp\p-3.png">    </p:cNvPr>
+          <p:cNvPr id="2" name="Image 0" descr="D:\webs-apps\diapoteca\docs\presentaciones\dibujar-lo-que-crece\.png-tmp\p-02.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld name="Slide 4">
+  <p:cSld name="Slide 3">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr="D:\webs-apps\diapoteca\docs\presentaciones\dibujar-lo-que-crece\.png-tmp\p-4.png">    </p:cNvPr>
+          <p:cNvPr id="2" name="Image 0" descr="D:\webs-apps\diapoteca\docs\presentaciones\dibujar-lo-que-crece\.png-tmp\p-03.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld name="Slide 5">
+  <p:cSld name="Slide 4">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr="D:\webs-apps\diapoteca\docs\presentaciones\dibujar-lo-que-crece\.png-tmp\p-5.png">    </p:cNvPr>
+          <p:cNvPr id="2" name="Image 0" descr="D:\webs-apps\diapoteca\docs\presentaciones\dibujar-lo-que-crece\.png-tmp\p-04.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld name="Slide 6">
+  <p:cSld name="Slide 5">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr="D:\webs-apps\diapoteca\docs\presentaciones\dibujar-lo-que-crece\.png-tmp\p-6.png">    </p:cNvPr>
+          <p:cNvPr id="2" name="Image 0" descr="D:\webs-apps\diapoteca\docs\presentaciones\dibujar-lo-que-crece\.png-tmp\p-05.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld name="Slide 7">
+  <p:cSld name="Slide 6">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr="D:\webs-apps\diapoteca\docs\presentaciones\dibujar-lo-que-crece\.png-tmp\p-7.png">    </p:cNvPr>
+          <p:cNvPr id="2" name="Image 0" descr="D:\webs-apps\diapoteca\docs\presentaciones\dibujar-lo-que-crece\.png-tmp\p-06.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld name="Slide 8">
+  <p:cSld name="Slide 7">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr="D:\webs-apps\diapoteca\docs\presentaciones\dibujar-lo-que-crece\.png-tmp\p-8.png">    </p:cNvPr>
+          <p:cNvPr id="2" name="Image 0" descr="D:\webs-apps\diapoteca\docs\presentaciones\dibujar-lo-que-crece\.png-tmp\p-07.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 8">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Image 0" descr="D:\webs-apps\diapoteca\docs\presentaciones\dibujar-lo-que-crece\.png-tmp\p-08.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId1"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 9">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr="D:\webs-apps\diapoteca\docs\presentaciones\dibujar-lo-que-crece\.png-tmp\p-9.png">    </p:cNvPr>
+          <p:cNvPr id="2" name="Image 0" descr="D:\webs-apps\diapoteca\docs\presentaciones\dibujar-lo-que-crece\.png-tmp\p-09.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
@@ -2500,87 +2652,88 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Words>0</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>On-screen Show (16:9)</PresentationFormat>
   <Paragraphs>0</Paragraphs>
-  <Slides>9</Slides>
-  <Notes>9</Notes>
+  <Slides>10</Slides>
+  <Notes>10</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="12" baseType="lpstr">
+    <vt:vector size="13" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
       <vt:lpstr>Slide 1</vt:lpstr>
       <vt:lpstr>Slide 2</vt:lpstr>
       <vt:lpstr>Slide 3</vt:lpstr>
       <vt:lpstr>Slide 4</vt:lpstr>
       <vt:lpstr>Slide 5</vt:lpstr>
       <vt:lpstr>Slide 6</vt:lpstr>
       <vt:lpstr>Slide 7</vt:lpstr>
       <vt:lpstr>Slide 8</vt:lpstr>
       <vt:lpstr>Slide 9</vt:lpstr>
+      <vt:lpstr>Slide 10</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Diapoteca — diapoteca.juliana.chat</Company>
+  <Company>Diapoteca — diapoteca.verumax.com</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>dibujar-lo-que-crece</dc:title>
   <dc:subject>PptxGenJS Presentation</dc:subject>
-  <dc:creator>Sociedad Argentina de Justicia Restaurativa</dc:creator>
+  <dc:creator>Diapoteca</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>