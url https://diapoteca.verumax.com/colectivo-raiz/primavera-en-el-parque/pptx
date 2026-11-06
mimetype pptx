--- v0 (2026-09-09)
+++ v1 (2026-11-06)
@@ -3308,44 +3308,44 @@
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="17" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
       <vt:lpstr>Slide 1</vt:lpstr>
       <vt:lpstr>Slide 2</vt:lpstr>
       <vt:lpstr>Slide 3</vt:lpstr>
       <vt:lpstr>Slide 4</vt:lpstr>
       <vt:lpstr>Slide 5</vt:lpstr>
       <vt:lpstr>Slide 6</vt:lpstr>
       <vt:lpstr>Slide 7</vt:lpstr>
       <vt:lpstr>Slide 8</vt:lpstr>
       <vt:lpstr>Slide 9</vt:lpstr>
       <vt:lpstr>Slide 10</vt:lpstr>
       <vt:lpstr>Slide 11</vt:lpstr>
       <vt:lpstr>Slide 12</vt:lpstr>
       <vt:lpstr>Slide 13</vt:lpstr>
       <vt:lpstr>Slide 14</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Diapoteca — diapoteca.juliana.chat</Company>
+  <Company>Diapoteca — diapoteca.verumax.com</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>primavera-en-el-parque</dc:title>
   <dc:subject>PptxGenJS Presentation</dc:subject>
-  <dc:creator>Sociedad Argentina de Justicia Restaurativa</dc:creator>
+  <dc:creator>Diapoteca</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>